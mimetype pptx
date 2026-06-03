--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -130,55 +130,55 @@
     <p:sldId id="332" r:id="rId11"/>
     <p:sldId id="292" r:id="rId12"/>
     <p:sldId id="398" r:id="rId13"/>
     <p:sldId id="399" r:id="rId14"/>
     <p:sldId id="388" r:id="rId15"/>
     <p:sldId id="338" r:id="rId16"/>
     <p:sldId id="391" r:id="rId17"/>
     <p:sldId id="389" r:id="rId18"/>
     <p:sldId id="392" r:id="rId19"/>
     <p:sldId id="390" r:id="rId20"/>
     <p:sldId id="394" r:id="rId21"/>
     <p:sldId id="393" r:id="rId22"/>
     <p:sldId id="397" r:id="rId23"/>
     <p:sldId id="385" r:id="rId24"/>
     <p:sldId id="384" r:id="rId25"/>
     <p:sldId id="381" r:id="rId26"/>
     <p:sldId id="322" r:id="rId27"/>
     <p:sldId id="382" r:id="rId28"/>
     <p:sldId id="297" r:id="rId29"/>
     <p:sldId id="380" r:id="rId30"/>
     <p:sldId id="309" r:id="rId31"/>
     <p:sldId id="293" r:id="rId32"/>
     <p:sldId id="395" r:id="rId33"/>
     <p:sldId id="396" r:id="rId34"/>
     <p:sldId id="324" r:id="rId35"/>
-    <p:sldId id="299" r:id="rId36"/>
+    <p:sldId id="441" r:id="rId36"/>
     <p:sldId id="311" r:id="rId37"/>
     <p:sldId id="300" r:id="rId38"/>
     <p:sldId id="313" r:id="rId39"/>
-    <p:sldId id="296" r:id="rId40"/>
+    <p:sldId id="440" r:id="rId40"/>
     <p:sldId id="333" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="it-IT"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
@@ -282,59 +282,59 @@
             <p14:sldId id="392"/>
             <p14:sldId id="390"/>
             <p14:sldId id="394"/>
             <p14:sldId id="393"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Relevance: Optional" id="{05A19A9E-B174-4791-98BC-AA01FC155DDE}">
           <p14:sldIdLst>
             <p14:sldId id="397"/>
             <p14:sldId id="385"/>
             <p14:sldId id="384"/>
             <p14:sldId id="381"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Relevance: Analyst training" id="{7E87BF92-3A7D-4E63-A594-6397CC96B705}">
           <p14:sldIdLst>
             <p14:sldId id="322"/>
             <p14:sldId id="382"/>
             <p14:sldId id="297"/>
             <p14:sldId id="380"/>
             <p14:sldId id="309"/>
             <p14:sldId id="293"/>
             <p14:sldId id="395"/>
             <p14:sldId id="396"/>
             <p14:sldId id="324"/>
-            <p14:sldId id="299"/>
+            <p14:sldId id="441"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Relevance: both" id="{C4E5C8C1-942B-43B4-BB14-91179D714B55}">
           <p14:sldIdLst>
             <p14:sldId id="311"/>
             <p14:sldId id="300"/>
             <p14:sldId id="313"/>
-            <p14:sldId id="296"/>
+            <p14:sldId id="440"/>
             <p14:sldId id="333"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
@@ -697,51 +697,51 @@
             <a:schemeClr val="dk1">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="dk1">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="56" d="100"/>
           <a:sy n="56" d="100"/>
         </p:scale>
         <p:origin x="976" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
@@ -827,94 +827,94 @@
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="accent1"/>
                     </a:solidFill>
                     <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="ctr"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
-            <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+            <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$1:$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Baseline</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Endline</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$D$2</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="2"/>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+          <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-9785-422F-9354-871E9826FBCE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Severe hunger</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="002F5A"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
@@ -933,100 +933,100 @@
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="FFFFFE"/>
                     </a:solidFill>
                     <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="ctr"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
-            <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+            <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$1:$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Baseline</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Endline</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$3:$D$3</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>0.15</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.05</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+          <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-9785-422F-9354-871E9826FBCE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Moderate hunger</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="007DBC"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
@@ -1045,100 +1045,100 @@
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="FFFFFE"/>
                     </a:solidFill>
                     <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="ctr"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
-            <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+            <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$1:$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Baseline</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Endline</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$4:$D$4</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>0.31</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.22</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+          <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-9785-422F-9354-871E9826FBCE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Little to no hunger</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="B4CFED"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
@@ -1157,100 +1157,100 @@
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="accent1"/>
                     </a:solidFill>
                     <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="ctr"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
-            <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+            <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$1:$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Baseline</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Endline</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$5:$D$5</c:f>
               <c:numCache>
                 <c:formatCode>0%</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>0.54</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.73</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+          <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-9785-422F-9354-871E9826FBCE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2">
                 <a:tint val="54000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
@@ -1268,94 +1268,94 @@
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="accent1"/>
                     </a:solidFill>
                     <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="ctr"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
-            <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+            <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$1:$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Baseline</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Endline</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$6:$D$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="2"/>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart">
+          <c:extLst xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-9785-422F-9354-871E9826FBCE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:overlap val="100"/>
         <c:axId val="913051936"/>
         <c:axId val="916102720"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="913051936"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
@@ -6285,51 +6285,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86FFAB1A-079C-564C-A3B2-E630BC843578}" type="datetimeFigureOut">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>22/07/2025</a:t>
+              <a:t>04/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto piè di pagina 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6454,51 +6454,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6FB21A65-5E85-7243-A45D-5622BE4ACE07}" type="datetimeFigureOut">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>22/07/2025</a:t>
+              <a:t>04/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto immagine diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -8551,120 +8551,144 @@
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3273500093"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6849A6DD-2E17-9EEB-4E66-CD37E29D1958}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34576D77-A9C8-E3CA-37DC-8EF61EDF3313}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A07FA4A-1DBB-596E-9899-BDC77D969396}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4043C6C-BBF8-0F13-F327-F1F99275D8C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C227884D-8063-894A-9B96-2E8B250142EB}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87644741"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3060287748"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -10126,72 +10150,72 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3000" b="1" i="0" kern="1200" spc="60" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Slide title lorem ipsum </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" err="1">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>dolor</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="92110770"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Due contenuti">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -10482,72 +10506,72 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3000" b="1" i="0" kern="1200" spc="60" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Slide title lorem ipsum </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" err="1">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>dolor</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3135742723"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
@@ -11158,67 +11182,67 @@
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/WFP-VAM/RAMResourcesScripts/tree/dev/Indicators" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/WFP-VAM/RAMResourcesScripts/blob/main/Indicators/Household-hunger-scale/Household-Hunger-Scale.sps" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.vam.wfp.org/data-analysis/quantitative/food-security/household-hunger-scale-hhs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vamresources.manuals.wfp.org/docs/household-hunger-scale-hhs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fantaproject.org/sites/default/files/resources/HHS-Indicator-Guide-Aug2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.vam.wfp.org/data-analysis/quantitative/food-security/household-hunger-scale-hhs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -11659,55 +11683,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>MODULE HHS : Quoi demander ? (2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Table 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8B5876D-31E2-39DC-B93F-12B7C56A197E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="404615251"/>
               </p:ext>
@@ -12635,55 +12659,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Conception du module HHS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6775EE3B-8FBD-7A64-AD48-572EC05A8D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1688579201"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -14837,90 +14861,90 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11298356" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : CONDITION 1: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Exemple de questionnement approfondi (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" err="1">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Probing</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3817F12-5B82-427B-9598-4D7BF1E3250E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="19369" b="19369"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -15998,55 +16022,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Conception du module HHS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6775EE3B-8FBD-7A64-AD48-572EC05A8D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2533242505"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -17338,90 +17362,90 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : Condition 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Exemple de questionnement approfondi (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" err="1">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Probing</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3817F12-5B82-427B-9598-4D7BF1E3250E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="19369" b="19369"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -18358,55 +18382,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Conception du module HHS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6775EE3B-8FBD-7A64-AD48-572EC05A8D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2807974602"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -19556,90 +19580,90 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : Condition 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Exemple de questionnement approfondi (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" err="1">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Probing</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="fr-FR" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3817F12-5B82-427B-9598-4D7BF1E3250E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="19369" b="19369"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -20824,55 +20848,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : Clarification</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3817F12-5B82-427B-9598-4D7BF1E3250E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="19369" b="19369"/>
           <a:stretch/>
         </p:blipFill>
@@ -21539,77 +21563,77 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>MODULE HHS : </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" err="1">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>QuOI</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t> demander ?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB691FFA-A233-C777-5695-6BD1D8F763A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1549171724"/>
               </p:ext>
@@ -24489,93 +24513,93 @@
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" charset="0"/>
                 <a:ea typeface="Open Sans" charset="0"/>
                 <a:cs typeface="Open Sans" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="it-IT" sz="3400" b="0">
+            <a:endParaRPr lang="it-IT" sz="3400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" b="0">
+              <a:rPr lang="it-IT" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Module de </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" b="0">
+              <a:rPr lang="fr-FR" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>l’indice de l’accès déterminant l’insécurité alimentaire des ménages </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="it-IT" b="0">
+              <a:rPr lang="it-IT" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(HFIAS)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1549848271"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
@@ -24833,55 +24857,55 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>public</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96F6D793-2DCB-450E-AD60-167FC01744C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -27396,59 +27420,103 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
-              <a:t>HFIAS : Qu'est-ce que c'est ? </a:t>
+              <a:t>HFIAS : </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t>Qu'est-ce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t> que </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t>c'est</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t> ? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1184999087"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -28055,57 +28123,75 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="135414" y="122055"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...1 lines deleted...]
-              <a:t>HFIAS et HHS : de quoi s'agit-il ?  </a:t>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HFIAS et HHS : de quoi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>s'agit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-il ?  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00B84C7E-6662-F55C-3039-DD9B1EAB8BEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="269081" y="5158559"/>
             <a:ext cx="11673522" cy="1470030"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -28571,57 +28657,75 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="433646" y="548066"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...1 lines deleted...]
-              <a:t>HFIAS et HHS : de quoi s'agit-il ? </a:t>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HFIAS et HHS : de quoi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>s'agit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-il ? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6EEE2CA-21A1-9E34-0C92-B54A1F96AEB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7246620" y="449179"/>
             <a:ext cx="3874770" cy="5220101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -28809,81 +28913,81 @@
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" charset="0"/>
                 <a:ea typeface="Open Sans" charset="0"/>
                 <a:cs typeface="Open Sans" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="it-IT" sz="3400" b="0">
+            <a:endParaRPr lang="it-IT" sz="3400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" b="0" kern="1400" spc="230">
+              <a:rPr lang="it-IT" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Conception du module</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" b="0" kern="1400" spc="230">
+            <a:endParaRPr lang="en-GB" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1158036606"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -29208,55 +29312,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Conception du module HHS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="422553375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -29276,55 +29380,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>HHS : Survey Designer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2BED8FA-5D6A-4507-95F4-A5723A663FC6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7570379" y="716415"/>
             <a:ext cx="3330699" cy="338554"/>
           </a:xfrm>
@@ -29506,55 +29610,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : survey designer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FA3692C-3546-4E12-A391-AAD190AB0C22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10081690" y="6270622"/>
             <a:ext cx="2110310" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -30106,81 +30210,81 @@
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" charset="0"/>
                 <a:ea typeface="Open Sans" charset="0"/>
                 <a:cs typeface="Open Sans" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="it-IT" b="0">
+            <a:endParaRPr lang="it-IT" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" b="0">
+              <a:rPr lang="it-IT" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Comment calculer le HHS ?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" b="0">
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4179797007"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -30200,55 +30304,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : CALCUL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{845AE3E5-9674-445E-B4FF-AE4477728629}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="1378973"/>
             <a:ext cx="11052002" cy="4840299"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -30643,55 +30747,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : CALCUL(s)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59A4B2AD-0190-8953-755B-8366A4FC5569}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3092167736"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -31727,81 +31831,81 @@
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" charset="0"/>
                 <a:ea typeface="Open Sans" charset="0"/>
                 <a:cs typeface="Open Sans" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="it-IT" sz="3400" b="0">
+            <a:endParaRPr lang="it-IT" sz="3400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" b="0">
+              <a:rPr lang="it-IT" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>Introduction</a:t>
             </a:r>
-            <a:endParaRPr lang="it-IT" b="0">
+            <a:endParaRPr lang="it-IT" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="791789949"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -31821,58 +31925,73 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...2 lines deleted...]
-            </a:r>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HHS : </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Médiane</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{466B4856-4EE0-8814-2130-339BB741320B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="833377" y="1655179"/>
             <a:ext cx="10683433" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
@@ -32552,341 +32671,341 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2743407F-B064-FCD3-91C8-4095BACF31A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1632896" y="1145454"/>
+            <a:ext cx="8249801" cy="5163271"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...1 lines deleted...]
-              <a:t>HHS : GITHUB</a:t>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HHS: GITHUB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...193 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9B5B64-AB6D-4A15-8007-03B93B3556D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1827074" y="1832592"/>
-            <a:ext cx="1653118" cy="2038865"/>
+            <a:off x="1864652" y="3429000"/>
+            <a:ext cx="2694822" cy="2879725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1511026-6CCA-5AD7-D693-AED54667941E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8920146" y="6352855"/>
+            <a:ext cx="1957403" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>GitHub PAM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="3" name="Straight Arrow Connector 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DC11737-F939-910E-F2EE-321CED3139EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7219285" y="6573345"/>
+            <a:ext cx="1577827" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87FCFC24-A5C5-D0AF-0A5A-B5B3B494BC81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3533997" y="6365967"/>
+            <a:ext cx="3685289" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Trouvez</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> les scripts SPSS, STATA et R sur </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3329884684"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3214804681"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -33067,55 +33186,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : EXEMPLE DE RAPPORT </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED2807B1-491D-F081-9C57-BDCB7AFC8ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717180" y="1606828"/>
             <a:ext cx="5237753" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -33407,391 +33526,331 @@
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" charset="0"/>
                 <a:ea typeface="Open Sans" charset="0"/>
                 <a:cs typeface="Open Sans" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="it-IT" b="0">
+            <a:endParaRPr lang="it-IT" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" b="0">
+              <a:rPr lang="it-IT" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ressources disponibles </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" b="0">
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="265125621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A5A5A7-F818-0A64-48EC-3A821E4DEBB6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAEF1278-0B47-7FD8-813D-B9BF86F9C9A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="717181" y="716415"/>
-            <a:ext cx="11052002" cy="662558"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" anchorCtr="0"/>
+          <a:bodyPr anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...2 lines deleted...]
-            </a:r>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HHS : Centre de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ressources</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> VAM </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
+          <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814B5D5B-B545-4179-BFA2-2D9C4887A466}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61EE965D-AA75-497A-A9D0-5B567DE00C47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9048692" y="5996472"/>
-            <a:ext cx="2955369" cy="338554"/>
+            <a:off x="846312" y="1919941"/>
+            <a:ext cx="5175812" cy="4100053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="0070BA"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2000" b="0" i="0" kern="1200" baseline="0" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pour plus d'informations et de conseils, voyez </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>HHS (Centre de ressources)</a:t>
-[...6 lines deleted...]
-              </a:solidFill>
+              <a:t>HHS (Centre de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>ressources</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="0070BA"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" i="0" kern="1200" baseline="0" dirty="0">
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...138 lines deleted...]
-      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC1B2386-A073-FA0A-A0F5-032A209FAB6F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCA76C0B-D6F8-2979-0FFB-040B40201510}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="717181" y="1278651"/>
-            <a:ext cx="11033340" cy="4408161"/>
+            <a:off x="6473059" y="1938005"/>
+            <a:ext cx="4650051" cy="4160930"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3829754699"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2892547113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -33880,81 +33939,81 @@
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" charset="0"/>
                 <a:ea typeface="Open Sans" charset="0"/>
                 <a:cs typeface="Open Sans" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="it-IT" sz="3400" b="0">
+            <a:endParaRPr lang="it-IT" sz="3400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="it-IT" b="0">
+              <a:rPr lang="it-IT" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Merci de votre attention !</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" b="0">
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3996823955"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
@@ -34252,55 +34311,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : instructions de formation 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2063935322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -34569,57 +34628,93 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...1 lines deleted...]
-              <a:t>HHS : Qu'est-ce que c'est ? </a:t>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HHS : </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Qu'est-ce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> que </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>c'est</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Speech Bubble: Oval 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43A341EE-4A68-2847-3E6E-3C967DDA989E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7828547" y="3479746"/>
             <a:ext cx="3753407" cy="1863490"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -65649"/>
               <a:gd name="adj2" fmla="val -29978"/>
@@ -35446,65 +35541,109 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
-              <a:t>HHS : Qu'est-ce que c'est ?  </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:t>HHS : </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t>Qu'est-ce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t> que </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t>c'est</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t> ?  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2097946562"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -35522,413 +35661,1051 @@
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="641314" y="1430224"/>
             <a:ext cx="11052000" cy="4100053"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="1600">
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>L’</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="1600" b="1">
+              <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Echelle de Faim des Ménages (HHS)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="1600">
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> est particulièrement adaptée aux zones confrontées à une </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="1600" b="1">
+              <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>insécurité alimentaire aiguë</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="1600">
+              <a:rPr lang="fr-FR" sz="1600" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> et est recommandé en cas de </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="fr-FR" sz="1600" b="1">
+              <a:rPr lang="fr-FR" sz="1600" b="1" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>chocs</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1600" spc="60">
+            <a:endParaRPr lang="en-US" sz="1600" spc="60" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Elle </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>peut</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>être</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>utilisée</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> pour :</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
-[...4 lines deleted...]
-              <a:t>Suivre l'évolution de la prévalence de la faim dans les pays ou les régions.</a:t>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Suivre</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>l'évolution</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> de la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>prévalence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> de la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>faim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> dans les pays </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>ou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> les </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>régions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
-[...4 lines deleted...]
-              <a:t>Évaluer la situation de la sécurité alimentaire dans un pays ou une région.</a:t>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Évaluer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> la situation de la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>sécurité</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>alimentaire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> dans un pays </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>ou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>une</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>région</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
-[...4 lines deleted...]
-              <a:t>Contrôler et évaluer l'impact des politiques et des programmes.</a:t>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Contrôler</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>évaluer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>l'impact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> des politiques et des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>programmes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Fournir</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> des </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>informations</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>d'alerte</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>précoce</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> pour le </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>suivi</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> de </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60" err="1">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0" err="1">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>l'alimentation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" spc="60">
+              <a:rPr lang="en-US" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t> et de la nutrition.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="1600" spc="60">
+            <a:endParaRPr lang="en-GB" sz="1600" spc="60" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600" spc="60">
-[...7 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600" spc="60">
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Il ne </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>s'agit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> pas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>d'une</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>mesure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>autonome</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>l'insécurité</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>alimentaire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>elle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> doit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>être</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>utilisée</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>parallèlement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> à </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>d'autres</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>mesures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>telles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t>que la consommation alimentaire, les stratégies de survie, la diversité alimentaire, les données anthropométriques, les revenus et les dépenses des ménages</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600" spc="60">
+              <a:t>que la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>consommation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>alimentaire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, les </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>stratégies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>survie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>diversité</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>alimentaire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, les données </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>anthropométriques</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>, les </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>revenus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> et les </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>dépenses</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> des ménages</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="fr-FR" sz="1600" spc="60">
+              <a:rPr lang="fr-FR" sz="1600" spc="60" dirty="0">
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Le HHS fait partie des indicateurs de résultats en matière de sécurité alimentaire figurant dans le tableau de référence de l’insécurité alimentaire aiguë du Cadre intégré de classification de la sécurité alimentaire (IPC).</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="1600" spc="60">
+            <a:endParaRPr lang="en-GB" sz="1600" spc="60" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" spc="60">
+            <a:endParaRPr lang="en-US" sz="1600" spc="60" dirty="0">
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3400" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...1 lines deleted...]
-              <a:t>HHS : UTILISATIONS DE CET INDICATEUR</a:t>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HHS: UTILISATIONS DE CET INDICATEUR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="Group 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5A4F85-BF0A-996B-4F9A-DC5D20950D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1011668" y="4491200"/>
             <a:ext cx="11180332" cy="1100354"/>
             <a:chOff x="920427" y="4109506"/>
             <a:chExt cx="11180332" cy="1100353"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -36018,107 +36795,349 @@
           <p:spPr>
             <a:xfrm>
               <a:off x="11376859" y="4485960"/>
               <a:ext cx="723900" cy="723899"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Speech Bubble: Oval 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA588140-4A48-E07F-0A21-B289B07D79DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="699065">
-            <a:off x="8352167" y="184306"/>
-            <a:ext cx="3852276" cy="2021461"/>
+            <a:off x="8998524" y="1270184"/>
+            <a:ext cx="3600609" cy="1865714"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -68262"/>
-              <a:gd name="adj2" fmla="val 61269"/>
+              <a:gd name="adj1" fmla="val -104143"/>
+              <a:gd name="adj2" fmla="val 42228"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" err="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
               <a:t>Notez</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
               </a:rPr>
-              <a:t> que le HHS est recommandé pour les situations de sécurité alimentaire aiguë et qu'il est moins utile pour mesurer l'insécurité alimentaire chronique.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" b="1">
+              <a:t> que le HHS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>est</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>recommandé</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> pour les situations de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>sécurité</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>alimentaire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>aiguë</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>qu'il</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>est</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>moins</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> utile pour </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>mesurer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>l'insécurité</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>alimentaire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFE"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+              </a:rPr>
+              <a:t> chronique.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1265753785"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
@@ -36455,55 +37474,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS : instructions de formation 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="771532027"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -36523,55 +37542,55 @@
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>MODULE HHS : Quoi demander ? (1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3364FE98-3928-674A-229D-93319112A520}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3346096342"/>
               </p:ext>
@@ -40886,50 +41905,71 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="49256dcf-74b5-4e0f-b2ab-e17546be8a80">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3940b711-dc1d-4235-b0a5-48d487f0d3b9" xsi:nil="true"/>
+    <Notes xmlns="49256dcf-74b5-4e0f-b2ab-e17546be8a80" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010007EC5AEA005F3944B5281CE0F7F3B6DF" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="43cac7850c215b99b189dd42ff5381b4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="49256dcf-74b5-4e0f-b2ab-e17546be8a80" xmlns:ns3="3940b711-dc1d-4235-b0a5-48d487f0d3b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7f3b09dd81f609e653ddad0159f4af65" ns2:_="" ns3:_="">
     <xsd:import namespace="49256dcf-74b5-4e0f-b2ab-e17546be8a80"/>
     <xsd:import namespace="3940b711-dc1d-4235-b0a5-48d487f0d3b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -41148,192 +42188,171 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3AC776-BB22-46C6-94CA-DE5319E32815}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7144BB7B-CE34-4D68-9B7C-68D737AEA431}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="3940b711-dc1d-4235-b0a5-48d487f0d3b9"/>
+    <ds:schemaRef ds:uri="49256dcf-74b5-4e0f-b2ab-e17546be8a80"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71DDEA80-9EA7-4E83-B83A-FEC20477B348}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="3940b711-dc1d-4235-b0a5-48d487f0d3b9"/>
     <ds:schemaRef ds:uri="49256dcf-74b5-4e0f-b2ab-e17546be8a80"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>4108</Words>
+  <Words>4107</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>396</Paragraphs>
+  <Paragraphs>395</Paragraphs>
   <Slides>37</Slides>
   <Notes>28</Notes>
   <HiddenSlides>7</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>37</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="45" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
-      <vt:lpstr>HALDEN SOLID</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
-      <vt:lpstr>Open Sans Extrabold</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Theme2</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>public</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>HHS : instructions de formation 1</vt:lpstr>
       <vt:lpstr>HHS : Qu'est-ce que c'est ? </vt:lpstr>
       <vt:lpstr>HHS : Qu'est-ce que c'est ?  </vt:lpstr>
-      <vt:lpstr>HHS : UTILISATIONS DE CET INDICATEUR</vt:lpstr>
+      <vt:lpstr>HHS: UTILISATIONS DE CET INDICATEUR</vt:lpstr>
       <vt:lpstr>HHS : instructions de formation 2</vt:lpstr>
       <vt:lpstr>MODULE HHS : Quoi demander ? (1)</vt:lpstr>
       <vt:lpstr>MODULE HHS : Quoi demander ? (2)</vt:lpstr>
       <vt:lpstr>Conception du module HHS</vt:lpstr>
       <vt:lpstr>HHS : CONDITION 1: Exemple de questionnement approfondi (Probing) </vt:lpstr>
       <vt:lpstr>Conception du module HHS</vt:lpstr>
       <vt:lpstr>HHS : Condition 2 Exemple de questionnement approfondi (Probing) </vt:lpstr>
       <vt:lpstr>Conception du module HHS</vt:lpstr>
       <vt:lpstr>HHS : Condition 3 Exemple de questionnement approfondi (Probing) </vt:lpstr>
       <vt:lpstr>HHS : Clarification</vt:lpstr>
       <vt:lpstr>MODULE HHS : QuOI demander ?</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>HFIAS : Qu'est-ce que c'est ? </vt:lpstr>
       <vt:lpstr>HFIAS et HHS : de quoi s'agit-il ?  </vt:lpstr>
       <vt:lpstr>HFIAS et HHS : de quoi s'agit-il ? </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Conception du module HHS</vt:lpstr>
       <vt:lpstr>HHS : Survey Designer</vt:lpstr>
       <vt:lpstr>HHS : survey designer</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>HHS : CALCUL</vt:lpstr>
       <vt:lpstr>HHS : CALCUL(s)</vt:lpstr>
       <vt:lpstr>HHS : Médiane</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>HHS : GITHUB</vt:lpstr>
+      <vt:lpstr>HHS: GITHUB</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>HHS : EXEMPLE DE RAPPORT </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>HHS : Centre de ressources VAM </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Instructions slide Useful tips to correctly edit this powerpoint template</dc:title>
   <dc:creator>Helen CLARKE</dc:creator>
   <cp:keywords>, docId:D9DAECDBA180351E77AB5D6A7143759D</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>