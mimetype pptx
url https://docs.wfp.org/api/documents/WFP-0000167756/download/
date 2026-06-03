--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -131,55 +131,55 @@
     <p:sldId id="332" r:id="rId11"/>
     <p:sldId id="292" r:id="rId12"/>
     <p:sldId id="398" r:id="rId13"/>
     <p:sldId id="399" r:id="rId14"/>
     <p:sldId id="388" r:id="rId15"/>
     <p:sldId id="338" r:id="rId16"/>
     <p:sldId id="391" r:id="rId17"/>
     <p:sldId id="389" r:id="rId18"/>
     <p:sldId id="392" r:id="rId19"/>
     <p:sldId id="390" r:id="rId20"/>
     <p:sldId id="394" r:id="rId21"/>
     <p:sldId id="393" r:id="rId22"/>
     <p:sldId id="397" r:id="rId23"/>
     <p:sldId id="385" r:id="rId24"/>
     <p:sldId id="384" r:id="rId25"/>
     <p:sldId id="381" r:id="rId26"/>
     <p:sldId id="322" r:id="rId27"/>
     <p:sldId id="382" r:id="rId28"/>
     <p:sldId id="297" r:id="rId29"/>
     <p:sldId id="380" r:id="rId30"/>
     <p:sldId id="309" r:id="rId31"/>
     <p:sldId id="293" r:id="rId32"/>
     <p:sldId id="395" r:id="rId33"/>
     <p:sldId id="396" r:id="rId34"/>
     <p:sldId id="324" r:id="rId35"/>
-    <p:sldId id="299" r:id="rId36"/>
+    <p:sldId id="441" r:id="rId36"/>
     <p:sldId id="311" r:id="rId37"/>
     <p:sldId id="300" r:id="rId38"/>
     <p:sldId id="313" r:id="rId39"/>
-    <p:sldId id="296" r:id="rId40"/>
+    <p:sldId id="440" r:id="rId40"/>
     <p:sldId id="333" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="it-IT"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
@@ -283,59 +283,59 @@
             <p14:sldId id="392"/>
             <p14:sldId id="390"/>
             <p14:sldId id="394"/>
             <p14:sldId id="393"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Relevance: Optional" id="{05A19A9E-B174-4791-98BC-AA01FC155DDE}">
           <p14:sldIdLst>
             <p14:sldId id="397"/>
             <p14:sldId id="385"/>
             <p14:sldId id="384"/>
             <p14:sldId id="381"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Relevance: Analyst training" id="{7E87BF92-3A7D-4E63-A594-6397CC96B705}">
           <p14:sldIdLst>
             <p14:sldId id="322"/>
             <p14:sldId id="382"/>
             <p14:sldId id="297"/>
             <p14:sldId id="380"/>
             <p14:sldId id="309"/>
             <p14:sldId id="293"/>
             <p14:sldId id="395"/>
             <p14:sldId id="396"/>
             <p14:sldId id="324"/>
-            <p14:sldId id="299"/>
+            <p14:sldId id="441"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Relevance: both" id="{C4E5C8C1-942B-43B4-BB14-91179D714B55}">
           <p14:sldIdLst>
             <p14:sldId id="311"/>
             <p14:sldId id="300"/>
             <p14:sldId id="313"/>
-            <p14:sldId id="296"/>
+            <p14:sldId id="440"/>
             <p14:sldId id="333"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
@@ -697,51 +697,51 @@
             <a:schemeClr val="dk1">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="dk1">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="86527" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="60" d="100"/>
           <a:sy n="60" d="100"/>
         </p:scale>
         <p:origin x="840" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
@@ -6058,51 +6058,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86FFAB1A-079C-564C-A3B2-E630BC843578}" type="datetimeFigureOut">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>15/07/2025</a:t>
+              <a:t>04/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto piè di pagina 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6227,51 +6227,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6FB21A65-5E85-7243-A45D-5622BE4ACE07}" type="datetimeFigureOut">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>15/07/2025</a:t>
+              <a:t>04/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto immagine diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -8324,120 +8324,144 @@
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3273500093"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6849A6DD-2E17-9EEB-4E66-CD37E29D1958}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34576D77-A9C8-E3CA-37DC-8EF61EDF3313}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A07FA4A-1DBB-596E-9899-BDC77D969396}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4043C6C-BBF8-0F13-F327-F1F99275D8C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C227884D-8063-894A-9B96-2E8B250142EB}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87644741"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3060287748"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9899,72 +9923,72 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3000" b="1" i="0" kern="1200" spc="60" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Slide title lorem ipsum </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" err="1">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>dolor</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="92110770"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Due contenuti">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -10255,72 +10279,72 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3000" b="1" i="0" kern="1200" spc="60" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Slide title lorem ipsum </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" err="1">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>dolor</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3135742723"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
@@ -10932,67 +10956,67 @@
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/WFP-VAM/RAMResourcesScripts/tree/dev/Indicators" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/WFP-VAM/RAMResourcesScripts/blob/main/Indicators/Household-hunger-scale/Household-Hunger-Scale.sps" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.vam.wfp.org/data-analysis/quantitative/food-security/household-hunger-scale-hhs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vamresources.manuals.wfp.org/docs/household-hunger-scale-hhs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.vam.wfp.org/data-analysis/quantitative/food-security/household-hunger-scale-hhs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -11405,59 +11429,59 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1580781" y="716415"/>
             <a:ext cx="9900019" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>مالذي تسأله في نموذج مؤشر قياس حدة الجوع (2)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B99E350-640F-80DD-DA31-B2F471F6A598}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1601800" y="1648318"/>
             <a:ext cx="9879000" cy="3907221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -12502,104 +12526,104 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717179" y="769154"/>
             <a:ext cx="10590050" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>تصميم مؤشر قياس حدة الجوع</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EB2A7FB-6783-5BA0-0962-D7DD5C260772}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717180" y="2367814"/>
             <a:ext cx="10590050" cy="991402"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -13459,77 +13483,77 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439054" y="716415"/>
             <a:ext cx="11063137" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>امثلة للأستقصاء</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>في الخيار الاول في مؤشر قياس حدة الجوع </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3817F12-5B82-427B-9598-4D7BF1E3250E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="19369" b="19369"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -13948,95 +13972,95 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>تصميم مؤشر قياس حدة الجوع</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EB2A7FB-6783-5BA0-0962-D7DD5C260772}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1086841" y="3177509"/>
             <a:ext cx="10682341" cy="1022665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -15045,77 +15069,77 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>امثلة للأستقصاء</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> في الخيار الثاني في مؤشر قياس حدة الجوع </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3817F12-5B82-427B-9598-4D7BF1E3250E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="19369" b="19369"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -15499,104 +15523,104 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>تصميم مؤشر قياس شدة الجوع</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7CEC435-180F-9869-637E-A8625750B8FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1215307096"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
@@ -16452,77 +16476,77 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>امثلة للأستقصاء</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> في الخيار الثالث في مؤشر قياس حدة الجوع </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3817F12-5B82-427B-9598-4D7BF1E3250E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="19369" b="19369"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -17074,95 +17098,95 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>توضيحات تتعلق بمؤشر قياس حدة الجوع</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3817F12-5B82-427B-9598-4D7BF1E3250E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="19369" b="19369"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -17555,77 +17579,77 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>مالذي تسأله في نموذج مؤشر قياس حدة الجوع(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21CA9E52-4E4E-75AA-E56C-C2157EE1A31D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="957082299"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
@@ -20743,60 +20767,60 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>الجمهور</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96F6D793-2DCB-450E-AD60-167FC01744C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -22566,84 +22590,84 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="548640" y="716415"/>
             <a:ext cx="11220543" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>ماهو مؤشر </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-SA" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>مقياس الوصول إلى انعدام الأمن الغذائية</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t> للأسرة</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>HFIAS </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1184999087"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
@@ -22670,134 +22694,123 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="135414" y="122055"/>
             <a:ext cx="11656880" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3200" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ماهو مؤشر </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-SA" sz="3200" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>مقياس الوصول إلى انعدام الأمن الغذائية</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3200" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3200" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HFIAS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3200" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
-              <a:t>) ومؤشر حدة الجوع </a:t>
+              <a:t>) ومؤشر حدة الجوع (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3200" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...21 lines deleted...]
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3200" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Content Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DF2E910-45A6-9E54-CCDD-884102E0EE82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2435465794"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
@@ -24526,156 +24539,145 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ماهو مؤشر </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-SA" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>مقياس الوصول إلى انعدام الأمن الغذائية</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HFIAS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>) ومؤشر</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
-              <a:t>قياس حدة الجوع </a:t>
+              <a:t>قياس حدة الجوع (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans Extrabold"/>
+                <a:cs typeface="Open Sans Extrabold"/>
+              </a:rPr>
+              <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
-[...21 lines deleted...]
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6EEE2CA-21A1-9E34-0C92-B54A1F96AEB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1308459" y="1946775"/>
             <a:ext cx="3581801" cy="4194810"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -24848,61 +24850,61 @@
             <a:pPr algn="r" rtl="1">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="it-IT" sz="3400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="r" rtl="1">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="ar-YE" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>تصميم الوحدة</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1158036606"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -25247,95 +25249,95 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>مصمم الاستبيان</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>لمؤشر قياس حدة الجوع (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="422553375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -25344,129 +25346,139 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="717181" y="716415"/>
-            <a:ext cx="11052002" cy="662558"/>
+            <a:off x="3189767" y="716415"/>
+            <a:ext cx="8579416" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
-              <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
+              <a:rPr lang="ar-YE" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>مصمم الاستبيان (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
+              <a:rPr lang="en-GB" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Survey Designer</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
+              <a:rPr lang="ar-YE" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
+              <a:rPr lang="en-US" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
+              <a:rPr lang="ar-YE" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>لمؤشر (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
+              <a:rPr lang="en-US" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
+              <a:rPr lang="ar-YE" sz="3400" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
+            <a:endParaRPr lang="en-GB" sz="3400" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID"/>
-[...1 lines deleted...]
-              <a:cs typeface="Open Sans Extrabold"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2BED8FA-5D6A-4507-95F4-A5723A663FC6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="813426" y="716415"/>
             <a:ext cx="2226538" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -25649,113 +25661,113 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>مصمم الاستبيان (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Survey Designer</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>لمؤشر (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FA3692C-3546-4E12-A391-AAD190AB0C22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4089523" y="6270622"/>
             <a:ext cx="1795236" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -26352,51 +26364,51 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" charset="0"/>
                 <a:ea typeface="Open Sans" charset="0"/>
                 <a:cs typeface="Open Sans" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="it-IT" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="r" rtl="1">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="ar-YE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>كيفية قياس مؤشر حدة الجوع لدى الاسرة المعيشية (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
@@ -26469,77 +26481,77 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>طريقة حساب مؤشر قياس حدة الجوع (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{845AE3E5-9674-445E-B4FF-AE4477728629}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="1639511"/>
             <a:ext cx="11052002" cy="3760004"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -27115,59 +27127,59 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>كيفية حساب مقدار حدة الجوع</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EE19B5D-9B5E-4D4D-BF71-247F489F805D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717182" y="1378973"/>
             <a:ext cx="11052001" cy="464614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -29363,61 +29375,61 @@
             <a:pPr algn="r" rtl="1">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="it-IT" sz="3400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="r" rtl="1">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="ar-YE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>المقدمة</a:t>
             </a:r>
             <a:endParaRPr lang="it-IT" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="791789949"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -29442,59 +29454,59 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="569999" y="766650"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>القيمة الوسطى في مؤشر قياس حدة الجوع </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{466B4856-4EE0-8814-2130-339BB741320B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1392177" y="1700503"/>
             <a:ext cx="10232020" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -30003,51 +30015,51 @@
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="it-IT" sz="3400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="r" rtl="1">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="ar-YE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>التحليل</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
@@ -30061,138 +30073,168 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2743407F-B064-FCD3-91C8-4095BACF31A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1632896" y="1145454"/>
+            <a:ext cx="8249801" cy="5163271"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230">
+              <a:rPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS: GITHUB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9ACE82-5EB1-4EF7-A52A-9658BDC06B8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10234596" y="6363943"/>
             <a:ext cx="1957403" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId3">
+                <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>GitHub WFP RAM</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+              <a:t>GitHub WFP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Arrow Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B263832D-551F-4C8F-A76F-E6BFD8B6F8F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
@@ -30236,153 +30278,123 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B1C4202-C9D2-4169-922D-3A369043400C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4848447" y="6377055"/>
             <a:ext cx="3685289" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Find the SPSS, STATA and R scripts on </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9B5B64-AB6D-4A15-8007-03B93B3556D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1827074" y="1832592"/>
-            <a:ext cx="1653118" cy="2038865"/>
+            <a:off x="1864652" y="3429000"/>
+            <a:ext cx="2694822" cy="2879725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3329884684"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3712267714"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -30561,59 +30573,59 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="10580739" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>مثال على تقرير مؤشر قياس حدة الجوع للأسرة</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED2807B1-491D-F081-9C57-BDCB7AFC8ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5811520" y="1612081"/>
             <a:ext cx="5486400" cy="2677656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -30920,376 +30932,297 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3600" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="0070BA"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans" charset="0"/>
                 <a:ea typeface="Open Sans" charset="0"/>
                 <a:cs typeface="Open Sans" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="it-IT" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="r" rtl="1">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="ar-YE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>المصادر المتاحة</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="265125621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A5A5A7-F818-0A64-48EC-3A821E4DEBB6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB642E77-5AC9-D346-BC1E-D93A00D9631D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAEF1278-0B47-7FD8-813D-B9BF86F9C9A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="717181" y="716415"/>
-            <a:ext cx="11052002" cy="662558"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" anchorCtr="0"/>
+          <a:bodyPr anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>المصادر المتاحة لمؤشر قياس حدة الجوع (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
-[...67 lines deleted...]
-              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-GB" sz="3600" b="0" kern="1400" spc="230" dirty="0">
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE3A2678-3AC2-4C1F-828E-8E0D19B55491}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61EE965D-AA75-497A-A9D0-5B567DE00C47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7147715" y="5947744"/>
-            <a:ext cx="4212319" cy="338554"/>
+            <a:off x="6212624" y="1919941"/>
+            <a:ext cx="5175812" cy="4100053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...9 lines deleted...]
-              </a:rPr>
+            <a:pPr marL="342900" indent="-342900" algn="r" rtl="1">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="0070BA"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ar-SA" sz="2000" b="0" i="0" kern="1200" baseline="0" dirty="0"/>
               <a:t>لمزيد من المعلومات حول مؤشر الاستهلاك الغذائي اذهب الى</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" kern="1200" baseline="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" kern="1200" baseline="0" dirty="0">
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>HHS (Resource Centre)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" i="0" kern="1200" baseline="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="0070BA"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" i="0" kern="1200" baseline="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="7" name="Straight Arrow Connector 6">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E6E3362-664F-4B56-BC75-F663D2E445C9}"/>
-[...43 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE27C49-7482-8F50-3194-32D7BD731209}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCA76C0B-D6F8-2979-0FFB-040B40201510}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
+          <a:srcRect r="4" b="7353"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="717181" y="1481520"/>
-            <a:ext cx="10811372" cy="3657636"/>
+            <a:off x="846312" y="1919941"/>
+            <a:ext cx="5175812" cy="4100053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3829754699"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2892547113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -31398,61 +31331,61 @@
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="it-IT" sz="3400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
               <a:latin typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="3920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="ar-YE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFE"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>شكرا جزيلا</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFE"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans Extrabold" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3996823955"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
@@ -31560,95 +31493,95 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="477520" y="716415"/>
             <a:ext cx="11291663" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>مؤشر قياس حدة الجوع لدى الأسرة (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> تعليمات التدريب 1</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2063935322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -31896,105 +31829,105 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ماهو مؤشر قياس حدة الجوع لدى الأسرة</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Extrabold"/>
                 <a:ea typeface="Open Sans Extrabold"/>
                 <a:cs typeface="Open Sans Extrabold"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Speech Bubble: Oval 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43A341EE-4A68-2847-3E6E-3C967DDA989E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="558799" y="2202361"/>
             <a:ext cx="3120065" cy="1185999"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 59035"/>
               <a:gd name="adj2" fmla="val 53290"/>
@@ -32538,80 +32471,80 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>ماهو مؤشر قياس حدة الجوع لدى الأسرة (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans Extrabold"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2097946562"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -32916,77 +32849,77 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>استخدامات مؤشر قياس حدة الجوع (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HHS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="Group 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5A4F85-BF0A-996B-4F9A-DC5D20950D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1054658" y="4661149"/>
             <a:ext cx="10998106" cy="2102940"/>
             <a:chOff x="1102653" y="3106921"/>
             <a:chExt cx="10998106" cy="2102938"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -33514,59 +33447,59 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717181" y="716415"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>تعليمات التدريب 2</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="771532027"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -36210,59 +36143,59 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="642996" y="614046"/>
             <a:ext cx="11052002" cy="662558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:r>
               <a:rPr lang="ar-YE" sz="3600" kern="1400" spc="230" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+                <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>مالذي تسأله في نموذج مؤشر قياس حدة الجوع (1)</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3600" kern="1400" spc="230" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="HALDEN SOLID" pitchFamily="2" charset="0"/>
+              <a:latin typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94C0FC49-5B62-44E3-57D7-F8D1666EEADE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="1618325"/>
             <a:ext cx="12031977" cy="1954828"/>
             <a:chOff x="0" y="747852"/>
             <a:chExt cx="12031977" cy="2636608"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -38226,61 +38159,50 @@
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010007EC5AEA005F3944B5281CE0F7F3B6DF" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ad2f6bf157231b83579321204f69ffe0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="49256dcf-74b5-4e0f-b2ab-e17546be8a80" xmlns:ns3="3940b711-dc1d-4235-b0a5-48d487f0d3b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e944df982cebb5615fc5ff0a850bebfa" ns2:_="" ns3:_="">
     <xsd:import namespace="49256dcf-74b5-4e0f-b2ab-e17546be8a80"/>
     <xsd:import namespace="3940b711-dc1d-4235-b0a5-48d487f0d3b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -38491,146 +38413,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="49256dcf-74b5-4e0f-b2ab-e17546be8a80">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3940b711-dc1d-4235-b0a5-48d487f0d3b9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1813E6DC-C8B5-48D7-B6A4-765C815431C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="3940b711-dc1d-4235-b0a5-48d487f0d3b9"/>
     <ds:schemaRef ds:uri="49256dcf-74b5-4e0f-b2ab-e17546be8a80"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3AC776-BB22-46C6-94CA-DE5319E32815}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7144BB7B-CE34-4D68-9B7C-68D737AEA431}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="3940b711-dc1d-4235-b0a5-48d487f0d3b9"/>
+    <ds:schemaRef ds:uri="49256dcf-74b5-4e0f-b2ab-e17546be8a80"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>3840</Words>
+  <Words>3839</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>360</Paragraphs>
+  <Paragraphs>359</Paragraphs>
   <Slides>37</Slides>
   <Notes>28</Notes>
   <HiddenSlides>8</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>37</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="45" baseType="lpstr">
+    <vt:vector size="44" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>HALDEN SOLID</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
-      <vt:lpstr>Open Sans Extrabold</vt:lpstr>
-      <vt:lpstr>Open Sans Extrabold</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
+      <vt:lpstr>Open Sans ExtraBold</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Theme2</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>الجمهور  </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>مؤشر قياس حدة الجوع لدى الأسرة (HHS)  تعليمات التدريب 1</vt:lpstr>
       <vt:lpstr>ماهو مؤشر قياس حدة الجوع لدى الأسرة (HHS) </vt:lpstr>
       <vt:lpstr>ماهو مؤشر قياس حدة الجوع لدى الأسرة (HHS)</vt:lpstr>
       <vt:lpstr>استخدامات مؤشر قياس حدة الجوع (HHS)</vt:lpstr>
       <vt:lpstr>تعليمات التدريب 2</vt:lpstr>
       <vt:lpstr>مالذي تسأله في نموذج مؤشر قياس حدة الجوع (1)</vt:lpstr>
       <vt:lpstr>مالذي تسأله في نموذج مؤشر قياس حدة الجوع (2)</vt:lpstr>
       <vt:lpstr>تصميم مؤشر قياس حدة الجوع (HHS) </vt:lpstr>
       <vt:lpstr>امثلة للأستقصاء في الخيار الاول في مؤشر قياس حدة الجوع </vt:lpstr>
       <vt:lpstr>تصميم مؤشر قياس حدة الجوع (HHS)</vt:lpstr>
       <vt:lpstr>امثلة للأستقصاء  في الخيار الثاني في مؤشر قياس حدة الجوع </vt:lpstr>
       <vt:lpstr>تصميم مؤشر قياس شدة الجوع (HHS) </vt:lpstr>
       <vt:lpstr>امثلة للأستقصاء  في الخيار الثالث في مؤشر قياس حدة الجوع </vt:lpstr>
       <vt:lpstr>توضيحات تتعلق بمؤشر قياس حدة الجوع (HHS) </vt:lpstr>
       <vt:lpstr>مالذي تسأله في نموذج مؤشر قياس حدة الجوع(HHS)</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>ماهو مؤشر مقياس الوصول إلى انعدام الأمن الغذائية للأسرةHFIAS </vt:lpstr>
       <vt:lpstr>ماهو مؤشر مقياس الوصول إلى انعدام الأمن الغذائية (HFIAS) ومؤشر حدة الجوع (HHS)</vt:lpstr>
       <vt:lpstr>ماهو مؤشر مقياس الوصول إلى انعدام الأمن الغذائية (HFIAS) ومؤشر قياس حدة الجوع (HHS)</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>